--- v0 (2026-05-15)
+++ v1 (2026-07-16)
@@ -354,99 +354,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZID Theater is een culturele organisatie, producent en podium in Amsterdam die kunst, cultuur en samenleving met elkaar verbindt. &lt;br /&gt;
 ZID produceert multidisciplinaire voorstellingen en het terugkerende internationale ExploreZ Festival en verzorgt daarnaast trainingen voor makers en performers. Talentontwikkeling en kansen creëren voor aanstormend talent met een migratieachtergrond en vluchtverleden zijn essentieel voor het werk van ZID.&lt;br /&gt;
 ZID bestaat uit een internationaal gezelschap van theatermakers, acteurs, dansers, muzikanten en beeldend kunstenaars die samenwerken aan voorstellingen, workshops en culturele projecten. Met een sterke focus op inclusiviteit, actualiteit en co-creatie, heeft ZID Theater zich de afgelopen jaren gepositioneerd als een theatergezelschap gericht op het bevorderen van culturele dialogen en het verbinden van gemeenschappen met verschillende achtergronden. Het werk van ZID is diepgeworteld in de grootstedelijke dynamiek en vraagstukken. De voorstellingen komen tot stand door middel van co-creatie, zijn associatief en bestaan uit authentieke concepten van de makers. Onlangs verscheen het boek Theater voor het hier en nu, waarin oprichters en artistieke kernleden Karolina Spaić en Sebo Bakker de aanpak en werkwijze van ZID beschrijven.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>