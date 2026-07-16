--- v0 (2026-05-15)
+++ v1 (2026-07-16)
@@ -953,106 +953,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZID Theater is een culturele organisatie, een producent en een podium in Amsterdam. ZID produceert multidisciplinaire voorstellingen en het terugkerende internationale ExploreZ Festival en verzorgt daarnaast trainingen voor makers en performers. Talentontwikkeling en kansen creëren voor aanstormend talent met een vluchtverleden en migratieachtergrond zijn essentieel voor het werk van ZID.&lt;br /&gt;
 &lt;br /&gt;
 ZID bestaat uit een internationaal gezelschap van theatermakers, acteurs, dansers, muzikanten en beeldend kunstenaars die samenwerken aan voorstellingen, workshops en culturele projecten. Met een sterke focus op inclusiviteit, actualiteit en co-creatie, heeft ZID Theater zich de afgelopen jaren gepositioneerd als een theatergezelschap gericht op het bevorderen van culturele dialogen en het verbinden van gemeenschappen met verschillende achtergronden. Het werk van ZID is diepgeworteld in de grootstedelijke dynamiek en vraagstukken. De voorstellingen komen tot stand door middel van co-creatie, zijn associatief en bestaan uit authentieke concepten van de makers.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1087,51 +1055,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45BBFE8D"/>
+    <w:nsid w:val="DA08FDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1235,51 +1203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ACF1DB29"/>
+    <w:nsid w:val="E55547F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1383,51 +1351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3879C08C"/>
+    <w:nsid w:val="DCA6F235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1531,51 +1499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BA061E1B"/>
+    <w:nsid w:val="B09C0095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>